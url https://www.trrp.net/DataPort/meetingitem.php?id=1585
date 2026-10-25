--- v0 (2026-09-06)
+++ v1 (2026-10-25)
@@ -6,103 +6,130 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00000003" w14:textId="5836B7AF" w:rsidR="00D33825" w:rsidRDefault="00E85DFA" w:rsidP="00BC0D44">
+    <w:p w14:paraId="00000003" w14:textId="69FC2927" w:rsidR="00D33825" w:rsidRDefault="00E85DFA" w:rsidP="00BC0D44">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Location:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00996E31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trinity River Restoration Program, </w:t>
       </w:r>
       <w:r w:rsidR="00BC0D44">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00996E31">
+      <w:r w:rsidR="00686CD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>313 Main Street, Weaverville, CA 96093</w:t>
+        <w:t>615</w:t>
+      </w:r>
+      <w:r w:rsidR="00996E31">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Main Street</w:t>
+      </w:r>
+      <w:r w:rsidR="00686CD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suite J</w:t>
+      </w:r>
+      <w:r w:rsidR="00996E31">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>, Weaverville, CA 96093</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6993092C" w14:textId="4C755487" w:rsidR="0025152A" w:rsidRDefault="0025152A" w:rsidP="0025152A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="280"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MS Teams info on last page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7D119B" w14:textId="77CD7315" w:rsidR="008D6FAA" w:rsidRDefault="00E85DFA" w:rsidP="001B3C63">
       <w:pPr>
@@ -1566,58 +1593,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1:30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003A1110">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Functional river attributes</w:t>
+        <w:t>Functional river</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003A1110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attributes</w:t>
       </w:r>
       <w:r w:rsidR="003B59A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003B59A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003B59A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3053,67 +3091,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB90978" w14:textId="77777777" w:rsidR="00D8296C" w:rsidRDefault="00D8296C" w:rsidP="002277B3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11006588" w14:textId="6027A875" w:rsidR="00021002" w:rsidRDefault="00021002" w:rsidP="00021002">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>12:</w:t>
-[...15 lines deleted...]
-        <w:t>0</w:t>
+        <w:t>12:30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Lunch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E90178" w14:textId="77777777" w:rsidR="00D8296C" w:rsidRDefault="00D8296C" w:rsidP="002277B3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -3504,51 +3526,51 @@
     </w:p>
     <w:p w14:paraId="591CBFA0" w14:textId="77777777" w:rsidR="00996E31" w:rsidRPr="00996E31" w:rsidRDefault="00996E31" w:rsidP="00996E31">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996E31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Passcode: wm7YZ9LR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF04666" w14:textId="77777777" w:rsidR="00996E31" w:rsidRPr="00996E31" w:rsidRDefault="0064030E" w:rsidP="00996E31">
+    <w:p w14:paraId="3EF04666" w14:textId="77777777" w:rsidR="00996E31" w:rsidRPr="00996E31" w:rsidRDefault="000E3E85" w:rsidP="00996E31">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:pict w14:anchorId="115E87F2">
           <v:rect id="_x0000_i1025" style="width:0;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#a8a8a8" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
@@ -3577,51 +3599,75 @@
         <w:t>Dial in by phone</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF64549" w14:textId="77777777" w:rsidR="00996E31" w:rsidRPr="00996E31" w:rsidRDefault="00996E31" w:rsidP="00996E31">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:tooltip="tel:+12026401187,,791318718#" w:history="1">
         <w:r w:rsidRPr="00996E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>+1 202-640-1187,,791318718#</w:t>
+          <w:t>+1 202-640-</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00996E31">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>1187,,</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00996E31">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>791318718#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00996E31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> United States, Washington</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CCD032" w14:textId="77777777" w:rsidR="00996E31" w:rsidRPr="00996E31" w:rsidRDefault="00996E31" w:rsidP="00996E31">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3705,61 +3751,61 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67406999" w14:textId="77777777" w:rsidR="00A044A9" w:rsidRDefault="00A044A9" w:rsidP="000E70AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A044A9">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DD78A9A" w14:textId="77777777" w:rsidR="0064030E" w:rsidRDefault="0064030E">
+    <w:p w14:paraId="17FB923F" w14:textId="77777777" w:rsidR="000E3E85" w:rsidRDefault="000E3E85">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EA384CD" w14:textId="77777777" w:rsidR="0064030E" w:rsidRDefault="0064030E">
+    <w:p w14:paraId="3C3D0FE2" w14:textId="77777777" w:rsidR="000E3E85" w:rsidRDefault="000E3E85">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3812,61 +3858,61 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62731916" w14:textId="77777777" w:rsidR="0064030E" w:rsidRDefault="0064030E">
+    <w:p w14:paraId="2B190981" w14:textId="77777777" w:rsidR="000E3E85" w:rsidRDefault="000E3E85">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46277A57" w14:textId="77777777" w:rsidR="0064030E" w:rsidRDefault="0064030E">
+    <w:p w14:paraId="4635EF59" w14:textId="77777777" w:rsidR="000E3E85" w:rsidRDefault="000E3E85">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00000090" w14:textId="77777777" w:rsidR="00D33825" w:rsidRDefault="00E85DFA">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -3893,52 +3939,63 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>September 23-24</w:t>
     </w:r>
     <w:r w:rsidR="00181179">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="00EE2269">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2026</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00EE2269">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00E85DFA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Meeting</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="00000092" w14:textId="77777777" w:rsidR="00D33825" w:rsidRDefault="00D33825"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E672F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0776BA32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
@@ -4961,88 +5018,90 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="307440581">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="774591852">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1016465347">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="259724449">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1161701985">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="924269196">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D33825"/>
     <w:rsid w:val="00000AA7"/>
     <w:rsid w:val="000031F0"/>
     <w:rsid w:val="00003493"/>
     <w:rsid w:val="00007046"/>
     <w:rsid w:val="000070EB"/>
     <w:rsid w:val="00021002"/>
     <w:rsid w:val="00025E38"/>
     <w:rsid w:val="00027D8F"/>
     <w:rsid w:val="0003763D"/>
     <w:rsid w:val="00052C84"/>
     <w:rsid w:val="00063250"/>
     <w:rsid w:val="0007212F"/>
     <w:rsid w:val="000841E2"/>
     <w:rsid w:val="0009477D"/>
     <w:rsid w:val="000A60C5"/>
     <w:rsid w:val="000A7BFE"/>
     <w:rsid w:val="000B7A8E"/>
     <w:rsid w:val="000D5A80"/>
+    <w:rsid w:val="000E3E85"/>
     <w:rsid w:val="000E70AA"/>
     <w:rsid w:val="000F29B3"/>
     <w:rsid w:val="0010511A"/>
     <w:rsid w:val="00112986"/>
     <w:rsid w:val="00112A65"/>
     <w:rsid w:val="00116A72"/>
     <w:rsid w:val="00131A3E"/>
     <w:rsid w:val="001329F6"/>
     <w:rsid w:val="00144A5B"/>
     <w:rsid w:val="00146F40"/>
     <w:rsid w:val="00147360"/>
     <w:rsid w:val="0014795B"/>
     <w:rsid w:val="00160BC8"/>
     <w:rsid w:val="001611F4"/>
     <w:rsid w:val="00164983"/>
     <w:rsid w:val="0016702A"/>
     <w:rsid w:val="00172C8F"/>
     <w:rsid w:val="001731E5"/>
     <w:rsid w:val="00181179"/>
     <w:rsid w:val="00185DE6"/>
     <w:rsid w:val="00192F8C"/>
     <w:rsid w:val="001A35FF"/>
     <w:rsid w:val="001B30A3"/>
     <w:rsid w:val="001B355A"/>
     <w:rsid w:val="001B3C63"/>
@@ -5094,68 +5153,70 @@
     <w:rsid w:val="00412953"/>
     <w:rsid w:val="00420068"/>
     <w:rsid w:val="00426910"/>
     <w:rsid w:val="00433B2B"/>
     <w:rsid w:val="00452D43"/>
     <w:rsid w:val="0045538B"/>
     <w:rsid w:val="00461606"/>
     <w:rsid w:val="0046354D"/>
     <w:rsid w:val="0046357F"/>
     <w:rsid w:val="0046401C"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="004D3B29"/>
     <w:rsid w:val="004E1261"/>
     <w:rsid w:val="004E37CF"/>
     <w:rsid w:val="004E5E93"/>
     <w:rsid w:val="004F2A2C"/>
     <w:rsid w:val="004F59B7"/>
     <w:rsid w:val="005259AA"/>
     <w:rsid w:val="00531857"/>
     <w:rsid w:val="00542284"/>
     <w:rsid w:val="00573AEE"/>
     <w:rsid w:val="005A2865"/>
     <w:rsid w:val="005A3487"/>
     <w:rsid w:val="005A4334"/>
     <w:rsid w:val="005B5C94"/>
+    <w:rsid w:val="005C3D6F"/>
     <w:rsid w:val="005F0DC2"/>
     <w:rsid w:val="005F625D"/>
     <w:rsid w:val="005F6511"/>
     <w:rsid w:val="005F7F66"/>
     <w:rsid w:val="00615999"/>
     <w:rsid w:val="006177A0"/>
     <w:rsid w:val="00617BC5"/>
     <w:rsid w:val="006265A1"/>
     <w:rsid w:val="00631492"/>
     <w:rsid w:val="00633C4E"/>
     <w:rsid w:val="0064030E"/>
     <w:rsid w:val="00642542"/>
     <w:rsid w:val="006451F6"/>
     <w:rsid w:val="00655D23"/>
     <w:rsid w:val="006656D4"/>
     <w:rsid w:val="00666C64"/>
     <w:rsid w:val="00673228"/>
     <w:rsid w:val="006770CC"/>
+    <w:rsid w:val="00686CD6"/>
     <w:rsid w:val="006A0DFA"/>
     <w:rsid w:val="006B56AA"/>
     <w:rsid w:val="006D2705"/>
     <w:rsid w:val="006D75E5"/>
     <w:rsid w:val="006F1DDA"/>
     <w:rsid w:val="006F40A1"/>
     <w:rsid w:val="00702A3B"/>
     <w:rsid w:val="007064B0"/>
     <w:rsid w:val="007232E4"/>
     <w:rsid w:val="007244B9"/>
     <w:rsid w:val="007335CD"/>
     <w:rsid w:val="00736060"/>
     <w:rsid w:val="0074653F"/>
     <w:rsid w:val="00750443"/>
     <w:rsid w:val="00770E8E"/>
     <w:rsid w:val="00790A48"/>
     <w:rsid w:val="007A6E10"/>
     <w:rsid w:val="007B03D5"/>
     <w:rsid w:val="007B4500"/>
     <w:rsid w:val="007D1259"/>
     <w:rsid w:val="007D3CB1"/>
     <w:rsid w:val="007D6F7D"/>
     <w:rsid w:val="007D78F6"/>
     <w:rsid w:val="00804295"/>
     <w:rsid w:val="0080503E"/>
@@ -8142,66 +8203,66 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7F8B5A-F68E-4A03-BBFD-990D1B558654}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6dd02d64-b7f3-43f7-a145-cfd68d338edf}" enabled="1" method="Standard" siteId="{0693b5ba-4b18-4d7b-9341-f32f400a5494}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>917</Words>
-  <Characters>5011</Characters>
+  <Words>885</Words>
+  <Characters>5051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>263</Lines>
-  <Paragraphs>197</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5731</CharactersWithSpaces>
+  <CharactersWithSpaces>5925</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lee, James C</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>