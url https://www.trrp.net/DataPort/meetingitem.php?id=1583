--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -92,54 +92,51 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="280"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Meeting materials can be found here:</w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006C4DE0" w:rsidRPr="006C4DE0">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>https://www.trrp.net/calendar/event/?id=11929</w:t>
+        <w:t xml:space="preserve"> https://www.trrp.net/calendar/event/?id=11929</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFEA15A" w14:textId="5FCBD2FE" w:rsidR="00B21BF5" w:rsidRPr="00B21BF5" w:rsidRDefault="00B21BF5" w:rsidP="00B21BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21BF5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Please note that</w:t>
       </w:r>
@@ -834,316 +831,129 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>TMC discussion and comments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4895E229" w14:textId="77777777" w:rsidR="00063250" w:rsidRDefault="00063250" w:rsidP="00C962CE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74784454" w14:textId="1CCC6DC8" w:rsidR="00673228" w:rsidRDefault="00673228" w:rsidP="00C962CE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47538B74" w14:textId="4CA9DCCC" w:rsidR="00063250" w:rsidRPr="008759C2" w:rsidRDefault="00063250" w:rsidP="00063250">
+    <w:p w14:paraId="47538B74" w14:textId="0AEE7CA1" w:rsidR="00063250" w:rsidRPr="008759C2" w:rsidRDefault="00063250" w:rsidP="00063250">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="004202FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="004202FB">
+      <w:r w:rsidR="00E13952">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>00</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004202FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E13952">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
-        </w:rPr>
-        <w:t>Lunch</w:t>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Adjourn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5D42BE" w14:textId="77777777" w:rsidR="00BF023B" w:rsidRDefault="00BF023B" w:rsidP="00BF023B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...194 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5DD9F83B" w14:textId="77777777" w:rsidR="00D8296C" w:rsidRDefault="00D8296C" w:rsidP="00D8296C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="373179C1" w14:textId="77777777" w:rsidR="004202FB" w:rsidRPr="004202FB" w:rsidRDefault="004202FB" w:rsidP="004202FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004202FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -1215,51 +1025,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Meeting ID: 272 272 662 529 40</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7C99E6" w14:textId="77777777" w:rsidR="004202FB" w:rsidRPr="004202FB" w:rsidRDefault="004202FB" w:rsidP="004202FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004202FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Passcode: eX7bB3LD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A290711" w14:textId="77777777" w:rsidR="004202FB" w:rsidRPr="004202FB" w:rsidRDefault="007B1DC3" w:rsidP="004202FB">
+    <w:p w14:paraId="1A290711" w14:textId="77777777" w:rsidR="004202FB" w:rsidRPr="004202FB" w:rsidRDefault="00DB4A03" w:rsidP="004202FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:pict w14:anchorId="0B78DFE1">
           <v:rect id="_x0000_i1025" style="width:0;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#a8a8a8" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3300CA0E" w14:textId="77777777" w:rsidR="004202FB" w:rsidRPr="004202FB" w:rsidRDefault="004202FB" w:rsidP="004202FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -1276,71 +1086,51 @@
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Dial in by phone</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40543B60" w14:textId="77777777" w:rsidR="004202FB" w:rsidRPr="004202FB" w:rsidRDefault="004202FB" w:rsidP="004202FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:tooltip="tel:+12026401187,,936473263#" w:history="1">
         <w:r w:rsidRPr="004202FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>+1 202-640-</w:t>
-[...19 lines deleted...]
-          <w:t>936473263#</w:t>
+          <w:t>+1 202-640-1187,,936473263#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004202FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> United States, Washington</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A76A5DE" w14:textId="77777777" w:rsidR="004202FB" w:rsidRPr="004202FB" w:rsidRDefault="004202FB" w:rsidP="004202FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:tooltip="Original URL: https://dialin.teams.microsoft.com/4c997179-2249-4e53-b877-e71d83c10c7a?id=936473263. Click or tap if you trust this link." w:history="1">
         <w:r w:rsidRPr="004202FB">
           <w:rPr>
@@ -1371,61 +1161,61 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="67406999" w14:textId="77777777" w:rsidR="00A044A9" w:rsidRDefault="00A044A9" w:rsidP="000E70AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A044A9">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="227D7741" w14:textId="77777777" w:rsidR="007B1DC3" w:rsidRDefault="007B1DC3">
+    <w:p w14:paraId="31CD6C2F" w14:textId="77777777" w:rsidR="00DB4A03" w:rsidRDefault="00DB4A03">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46A83107" w14:textId="77777777" w:rsidR="007B1DC3" w:rsidRDefault="007B1DC3">
+    <w:p w14:paraId="3CC03D40" w14:textId="77777777" w:rsidR="00DB4A03" w:rsidRDefault="00DB4A03">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1478,61 +1268,61 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0974D339" w14:textId="77777777" w:rsidR="007B1DC3" w:rsidRDefault="007B1DC3">
+    <w:p w14:paraId="16CE5C0D" w14:textId="77777777" w:rsidR="00DB4A03" w:rsidRDefault="00DB4A03">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="330A078A" w14:textId="77777777" w:rsidR="007B1DC3" w:rsidRDefault="007B1DC3">
+    <w:p w14:paraId="02BD978A" w14:textId="77777777" w:rsidR="00DB4A03" w:rsidRDefault="00DB4A03">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00000090" w14:textId="77777777" w:rsidR="00D33825" w:rsidRDefault="00E85DFA">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -1559,63 +1349,52 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>August 20</w:t>
     </w:r>
     <w:r w:rsidR="00181179">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="00EE2269">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00E85DFA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Meeting</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="00000092" w14:textId="77777777" w:rsidR="00D33825" w:rsidRDefault="00D33825"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E672F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0776BA32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
@@ -2638,51 +2417,51 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="307440581">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="774591852">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1016465347">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="259724449">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1161701985">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="924269196">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D33825"/>
     <w:rsid w:val="00000AA7"/>
     <w:rsid w:val="000031F0"/>
     <w:rsid w:val="00003493"/>
     <w:rsid w:val="00007046"/>
     <w:rsid w:val="000070EB"/>
@@ -2896,88 +2675,91 @@
     <w:rsid w:val="00AF5488"/>
     <w:rsid w:val="00AF7218"/>
     <w:rsid w:val="00B02142"/>
     <w:rsid w:val="00B12311"/>
     <w:rsid w:val="00B21BF5"/>
     <w:rsid w:val="00B236DC"/>
     <w:rsid w:val="00B23EEB"/>
     <w:rsid w:val="00B27572"/>
     <w:rsid w:val="00B31430"/>
     <w:rsid w:val="00B43BDF"/>
     <w:rsid w:val="00B43E0B"/>
     <w:rsid w:val="00B46E36"/>
     <w:rsid w:val="00B51994"/>
     <w:rsid w:val="00B60A44"/>
     <w:rsid w:val="00B67E37"/>
     <w:rsid w:val="00B85895"/>
     <w:rsid w:val="00B906E2"/>
     <w:rsid w:val="00B9192A"/>
     <w:rsid w:val="00BA139E"/>
     <w:rsid w:val="00BC0D44"/>
     <w:rsid w:val="00BD0733"/>
     <w:rsid w:val="00BD158F"/>
     <w:rsid w:val="00BD4229"/>
     <w:rsid w:val="00BD5872"/>
     <w:rsid w:val="00BE12F9"/>
+    <w:rsid w:val="00BE1785"/>
     <w:rsid w:val="00BE44DE"/>
     <w:rsid w:val="00BE6FBC"/>
     <w:rsid w:val="00BF023B"/>
     <w:rsid w:val="00BF08C1"/>
     <w:rsid w:val="00C016A4"/>
     <w:rsid w:val="00C03179"/>
     <w:rsid w:val="00C060BD"/>
     <w:rsid w:val="00C07B8D"/>
     <w:rsid w:val="00C16F84"/>
     <w:rsid w:val="00C23BAB"/>
     <w:rsid w:val="00C260E3"/>
     <w:rsid w:val="00C37642"/>
     <w:rsid w:val="00C61C7B"/>
     <w:rsid w:val="00C61DE6"/>
     <w:rsid w:val="00C82882"/>
     <w:rsid w:val="00C93E74"/>
     <w:rsid w:val="00C962CE"/>
     <w:rsid w:val="00CB7DCF"/>
     <w:rsid w:val="00CD0799"/>
     <w:rsid w:val="00CD41BF"/>
     <w:rsid w:val="00CE5540"/>
     <w:rsid w:val="00CF2D69"/>
     <w:rsid w:val="00CF4E06"/>
     <w:rsid w:val="00D13F78"/>
     <w:rsid w:val="00D3073B"/>
     <w:rsid w:val="00D3233F"/>
     <w:rsid w:val="00D33825"/>
     <w:rsid w:val="00D57653"/>
     <w:rsid w:val="00D663B7"/>
     <w:rsid w:val="00D8296C"/>
     <w:rsid w:val="00DA13AA"/>
+    <w:rsid w:val="00DB4A03"/>
     <w:rsid w:val="00DB7177"/>
     <w:rsid w:val="00DD5301"/>
     <w:rsid w:val="00DF18EF"/>
     <w:rsid w:val="00E025A5"/>
     <w:rsid w:val="00E02A37"/>
     <w:rsid w:val="00E0416D"/>
     <w:rsid w:val="00E12F25"/>
+    <w:rsid w:val="00E13952"/>
     <w:rsid w:val="00E1791F"/>
     <w:rsid w:val="00E24B83"/>
     <w:rsid w:val="00E44A93"/>
     <w:rsid w:val="00E8175B"/>
     <w:rsid w:val="00E85DFA"/>
     <w:rsid w:val="00EA052F"/>
     <w:rsid w:val="00EA6908"/>
     <w:rsid w:val="00EC0634"/>
     <w:rsid w:val="00EC46A9"/>
     <w:rsid w:val="00ED4306"/>
     <w:rsid w:val="00EE2269"/>
     <w:rsid w:val="00EE4DB8"/>
     <w:rsid w:val="00EE5DC7"/>
     <w:rsid w:val="00EF35F0"/>
     <w:rsid w:val="00F07AE7"/>
     <w:rsid w:val="00F14569"/>
     <w:rsid w:val="00F14EB5"/>
     <w:rsid w:val="00F1604E"/>
     <w:rsid w:val="00F22955"/>
     <w:rsid w:val="00F30596"/>
     <w:rsid w:val="00F36B76"/>
     <w:rsid w:val="00F52368"/>
     <w:rsid w:val="00F55C7D"/>
     <w:rsid w:val="00F81D33"/>
     <w:rsid w:val="00F87B37"/>
@@ -3508,50 +3290,51 @@
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -5815,66 +5598,66 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7F8B5A-F68E-4A03-BBFD-990D1B558654}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6dd02d64-b7f3-43f7-a145-cfd68d338edf}" enabled="1" method="Standard" siteId="{0693b5ba-4b18-4d7b-9341-f32f400a5494}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>591</Words>
-  <Characters>3177</Characters>
+  <Words>155</Words>
+  <Characters>871</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
-  <Paragraphs>139</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3629</CharactersWithSpaces>
+  <CharactersWithSpaces>1226</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lee, James C</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>